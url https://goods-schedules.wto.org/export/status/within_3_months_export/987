--- v0 (2026-07-11)
+++ v1 (2026-09-03)
@@ -3535,74 +3535,74 @@
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/595</t>
         </is>
       </c>
       <c r="C150" s="0"/>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>2020-04-21</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors, HS2002, HS2007</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/594</t>
         </is>
       </c>
       <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>2020-03-03</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/594</t>
         </is>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>2020-03-03</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="0" t="inlineStr">
         <is>
           <t>Canada</t>
         </is>
       </c>
@@ -3673,74 +3673,74 @@
       <c r="A156" s="0" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/589</t>
         </is>
       </c>
       <c r="C156" s="0"/>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>2019-09-16</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/579</t>
         </is>
       </c>
       <c r="C157" s="0"/>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>2019-09-16</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/579</t>
         </is>
       </c>
       <c r="C158" s="0"/>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>2019-09-16</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>El Salvador</t>
         </is>
       </c>
@@ -4064,74 +4064,74 @@
       <c r="A173" s="0" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/573</t>
         </is>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t>2018-11-22</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>HS2007</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/565</t>
         </is>
       </c>
       <c r="C174" s="0"/>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>2018-10-08</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>HS2007</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/565</t>
         </is>
       </c>
       <c r="C175" s="0"/>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>2018-10-08</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>HS2007</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="0" t="inlineStr">
         <is>
           <t>United States of America</t>
         </is>
       </c>
@@ -4800,74 +4800,74 @@
       <c r="A205" s="0" t="inlineStr">
         <is>
           <t>Oman</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/540</t>
         </is>
       </c>
       <c r="C205" s="0"/>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>2018-05-02</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>HS2012</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/539</t>
         </is>
       </c>
       <c r="C206" s="0"/>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>2018-05-02</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
           <t>Agreement on Agriculture &gt; Nairobi Decision</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/539</t>
         </is>
       </c>
       <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t>2018-05-02</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>Agreement on Agriculture &gt; Nairobi Decision</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="0" t="inlineStr">
         <is>
           <t>Egypt</t>
         </is>
       </c>
@@ -5559,74 +5559,74 @@
       <c r="A238" s="0" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/481</t>
         </is>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t>2017-11-09</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
           <t>HS2012</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/483</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t>2017-10-24</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/483</t>
         </is>
       </c>
       <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t>2017-10-24</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="0" t="inlineStr">
         <is>
           <t>Seychelles</t>
         </is>
       </c>
@@ -6180,74 +6180,74 @@
       <c r="A265" s="0" t="inlineStr">
         <is>
           <t>Saint Kitts and Nevis</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/479</t>
         </is>
       </c>
       <c r="C265" s="0"/>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t>2017-07-19</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>HS2012</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/478</t>
         </is>
       </c>
       <c r="C266" s="0"/>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t>2017-07-19</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>ITA Expansion</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/478</t>
         </is>
       </c>
       <c r="C267" s="0"/>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t>2017-07-19</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>ITA Expansion</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="0" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
@@ -7629,74 +7629,74 @@
       <c r="A328" s="0" t="inlineStr">
         <is>
           <t>Norway</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/414</t>
         </is>
       </c>
       <c r="C328" s="0"/>
       <c r="D328" s="0" t="inlineStr">
         <is>
           <t>2015-06-29</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors</t>
         </is>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/413</t>
         </is>
       </c>
       <c r="C329" s="0"/>
       <c r="D329" s="0" t="inlineStr">
         <is>
           <t>2015-06-12</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/413</t>
         </is>
       </c>
       <c r="C330" s="0"/>
       <c r="D330" s="0" t="inlineStr">
         <is>
           <t>2015-06-12</t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="0" t="inlineStr">
         <is>
           <t>Yemen</t>
         </is>
       </c>
@@ -8917,74 +8917,74 @@
       <c r="A384" s="0" t="inlineStr">
         <is>
           <t>Burundi</t>
         </is>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/360</t>
         </is>
       </c>
       <c r="C384" s="0"/>
       <c r="D384" s="0" t="inlineStr">
         <is>
           <t>2014-07-25</t>
         </is>
       </c>
       <c r="E384" s="0" t="inlineStr">
         <is>
           <t>HS2007</t>
         </is>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/359</t>
         </is>
       </c>
       <c r="C385" s="0"/>
       <c r="D385" s="0" t="inlineStr">
         <is>
           <t>2014-07-16</t>
         </is>
       </c>
       <c r="E385" s="0" t="inlineStr">
         <is>
           <t>HS1996</t>
         </is>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/359</t>
         </is>
       </c>
       <c r="C386" s="0"/>
       <c r="D386" s="0" t="inlineStr">
         <is>
           <t>2014-07-16</t>
         </is>
       </c>
       <c r="E386" s="0" t="inlineStr">
         <is>
           <t>HS1996</t>
         </is>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="0" t="inlineStr">
         <is>
           <t>Qatar</t>
         </is>
       </c>
@@ -10619,74 +10619,74 @@
       <c r="A458" s="0" t="inlineStr">
         <is>
           <t>The Separate Customs Territory of Taiwan, Penghu, Kinmen and Matsu (Chinese Taipei)</t>
         </is>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/286</t>
         </is>
       </c>
       <c r="C458" s="0"/>
       <c r="D458" s="0" t="inlineStr">
         <is>
           <t>2011-05-27</t>
         </is>
       </c>
       <c r="E458" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors</t>
         </is>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/285</t>
         </is>
       </c>
       <c r="C459" s="0"/>
       <c r="D459" s="0" t="inlineStr">
         <is>
           <t>2011-05-24</t>
         </is>
       </c>
       <c r="E459" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/285</t>
         </is>
       </c>
       <c r="C460" s="0"/>
       <c r="D460" s="0" t="inlineStr">
         <is>
           <t>2011-05-24</t>
         </is>
       </c>
       <c r="E460" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="0" t="inlineStr">
         <is>
           <t>Barbados</t>
         </is>
       </c>
@@ -14575,74 +14575,74 @@
       <c r="A630" s="0" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/114</t>
         </is>
       </c>
       <c r="C630" s="0"/>
       <c r="D630" s="0" t="inlineStr">
         <is>
           <t>2006-12-14</t>
         </is>
       </c>
       <c r="E630" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/112</t>
         </is>
       </c>
       <c r="C631" s="0"/>
       <c r="D631" s="0" t="inlineStr">
         <is>
           <t>2006-11-23</t>
         </is>
       </c>
       <c r="E631" s="0" t="inlineStr">
         <is>
           <t>HS2002</t>
         </is>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/112</t>
         </is>
       </c>
       <c r="C632" s="0"/>
       <c r="D632" s="0" t="inlineStr">
         <is>
           <t>2006-11-23</t>
         </is>
       </c>
       <c r="E632" s="0" t="inlineStr">
         <is>
           <t>HS2002</t>
         </is>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="0" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
@@ -16231,74 +16231,74 @@
       <c r="A702" s="0" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
       <c r="B702" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/39</t>
         </is>
       </c>
       <c r="C702" s="0"/>
       <c r="D702" s="0" t="inlineStr">
         <is>
           <t>1997-11-26</t>
         </is>
       </c>
       <c r="E702" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors</t>
         </is>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B703" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/38</t>
         </is>
       </c>
       <c r="C703" s="0"/>
       <c r="D703" s="0" t="inlineStr">
         <is>
           <t>1997-11-20</t>
         </is>
       </c>
       <c r="E703" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B704" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/38</t>
         </is>
       </c>
       <c r="C704" s="0"/>
       <c r="D704" s="0" t="inlineStr">
         <is>
           <t>1997-11-20</t>
         </is>
       </c>
       <c r="E704" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="0" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
@@ -16990,74 +16990,74 @@
       <c r="A735" s="0" t="inlineStr">
         <is>
           <t>Norway</t>
         </is>
       </c>
       <c r="B735" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/5</t>
         </is>
       </c>
       <c r="C735" s="0"/>
       <c r="D735" s="0" t="inlineStr">
         <is>
           <t>1996-01-30</t>
         </is>
       </c>
       <c r="E735" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors</t>
         </is>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B736" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/3</t>
         </is>
       </c>
       <c r="C736" s="0"/>
       <c r="D736" s="0" t="inlineStr">
         <is>
           <t>1995-08-09</t>
         </is>
       </c>
       <c r="E736" s="0" t="inlineStr">
         <is>
           <t>Additional concessions</t>
         </is>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B737" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/3</t>
         </is>
       </c>
       <c r="C737" s="0"/>
       <c r="D737" s="0" t="inlineStr">
         <is>
           <t>1995-08-09</t>
         </is>
       </c>
       <c r="E737" s="0" t="inlineStr">
         <is>
           <t>Additional concessions</t>
         </is>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="0" t="inlineStr">
         <is>
           <t>South Africa</t>
         </is>
       </c>