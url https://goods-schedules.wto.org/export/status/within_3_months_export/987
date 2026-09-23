--- v1 (2026-09-03)
+++ v2 (2026-09-23)
@@ -4800,74 +4800,74 @@
       <c r="A205" s="0" t="inlineStr">
         <is>
           <t>Oman</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/540</t>
         </is>
       </c>
       <c r="C205" s="0"/>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>2018-05-02</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>HS2012</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/539</t>
         </is>
       </c>
       <c r="C206" s="0"/>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>2018-05-02</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
           <t>Agreement on Agriculture &gt; Nairobi Decision</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/539</t>
         </is>
       </c>
       <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t>2018-05-02</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>Agreement on Agriculture &gt; Nairobi Decision</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="0" t="inlineStr">
         <is>
           <t>Egypt</t>
         </is>
       </c>
@@ -5559,74 +5559,74 @@
       <c r="A238" s="0" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/481</t>
         </is>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t>2017-11-09</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
           <t>HS2012</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/483</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t>2017-10-24</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/483</t>
         </is>
       </c>
       <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t>2017-10-24</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
           <t>Article XXVIII - Step 2</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="0" t="inlineStr">
         <is>
           <t>Seychelles</t>
         </is>
       </c>
@@ -6180,74 +6180,74 @@
       <c r="A265" s="0" t="inlineStr">
         <is>
           <t>Saint Kitts and Nevis</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/479</t>
         </is>
       </c>
       <c r="C265" s="0"/>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t>2017-07-19</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>HS2012</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/478</t>
         </is>
       </c>
       <c r="C266" s="0"/>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t>2017-07-19</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>ITA Expansion</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/478</t>
         </is>
       </c>
       <c r="C267" s="0"/>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t>2017-07-19</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>ITA Expansion</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="0" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
@@ -7629,74 +7629,74 @@
       <c r="A328" s="0" t="inlineStr">
         <is>
           <t>Norway</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/414</t>
         </is>
       </c>
       <c r="C328" s="0"/>
       <c r="D328" s="0" t="inlineStr">
         <is>
           <t>2015-06-29</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors</t>
         </is>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/413</t>
         </is>
       </c>
       <c r="C329" s="0"/>
       <c r="D329" s="0" t="inlineStr">
         <is>
           <t>2015-06-12</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/413</t>
         </is>
       </c>
       <c r="C330" s="0"/>
       <c r="D330" s="0" t="inlineStr">
         <is>
           <t>2015-06-12</t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="0" t="inlineStr">
         <is>
           <t>Yemen</t>
         </is>
       </c>
@@ -8917,74 +8917,74 @@
       <c r="A384" s="0" t="inlineStr">
         <is>
           <t>Burundi</t>
         </is>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/360</t>
         </is>
       </c>
       <c r="C384" s="0"/>
       <c r="D384" s="0" t="inlineStr">
         <is>
           <t>2014-07-25</t>
         </is>
       </c>
       <c r="E384" s="0" t="inlineStr">
         <is>
           <t>HS2007</t>
         </is>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/359</t>
         </is>
       </c>
       <c r="C385" s="0"/>
       <c r="D385" s="0" t="inlineStr">
         <is>
           <t>2014-07-16</t>
         </is>
       </c>
       <c r="E385" s="0" t="inlineStr">
         <is>
           <t>HS1996</t>
         </is>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/359</t>
         </is>
       </c>
       <c r="C386" s="0"/>
       <c r="D386" s="0" t="inlineStr">
         <is>
           <t>2014-07-16</t>
         </is>
       </c>
       <c r="E386" s="0" t="inlineStr">
         <is>
           <t>HS1996</t>
         </is>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="0" t="inlineStr">
         <is>
           <t>Qatar</t>
         </is>
       </c>
@@ -10619,74 +10619,74 @@
       <c r="A458" s="0" t="inlineStr">
         <is>
           <t>The Separate Customs Territory of Taiwan, Penghu, Kinmen and Matsu (Chinese Taipei)</t>
         </is>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/286</t>
         </is>
       </c>
       <c r="C458" s="0"/>
       <c r="D458" s="0" t="inlineStr">
         <is>
           <t>2011-05-27</t>
         </is>
       </c>
       <c r="E458" s="0" t="inlineStr">
         <is>
           <t>Rectifications of errors</t>
         </is>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/285</t>
         </is>
       </c>
       <c r="C459" s="0"/>
       <c r="D459" s="0" t="inlineStr">
         <is>
           <t>2011-05-24</t>
         </is>
       </c>
       <c r="E459" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/285</t>
         </is>
       </c>
       <c r="C460" s="0"/>
       <c r="D460" s="0" t="inlineStr">
         <is>
           <t>2011-05-24</t>
         </is>
       </c>
       <c r="E460" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="0" t="inlineStr">
         <is>
           <t>Barbados</t>
         </is>
       </c>
@@ -14575,74 +14575,74 @@
       <c r="A630" s="0" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/114</t>
         </is>
       </c>
       <c r="C630" s="0"/>
       <c r="D630" s="0" t="inlineStr">
         <is>
           <t>2006-12-14</t>
         </is>
       </c>
       <c r="E630" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/112</t>
         </is>
       </c>
       <c r="C631" s="0"/>
       <c r="D631" s="0" t="inlineStr">
         <is>
           <t>2006-11-23</t>
         </is>
       </c>
       <c r="E631" s="0" t="inlineStr">
         <is>
           <t>HS2002</t>
         </is>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/112</t>
         </is>
       </c>
       <c r="C632" s="0"/>
       <c r="D632" s="0" t="inlineStr">
         <is>
           <t>2006-11-23</t>
         </is>
       </c>
       <c r="E632" s="0" t="inlineStr">
         <is>
           <t>HS2002</t>
         </is>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="0" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
@@ -15610,74 +15610,74 @@
       <c r="A675" s="0" t="inlineStr">
         <is>
           <t>Slovak Republic</t>
         </is>
       </c>
       <c r="B675" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/70</t>
         </is>
       </c>
       <c r="C675" s="0"/>
       <c r="D675" s="0" t="inlineStr">
         <is>
           <t>2000-10-13</t>
         </is>
       </c>
       <c r="E675" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="0" t="inlineStr">
         <is>
-          <t>Switzerland</t>
+          <t>Switzerland-Liechtenstein</t>
         </is>
       </c>
       <c r="B676" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/68</t>
         </is>
       </c>
       <c r="C676" s="0"/>
       <c r="D676" s="0" t="inlineStr">
         <is>
           <t>2000-07-10</t>
         </is>
       </c>
       <c r="E676" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="0" t="inlineStr">
         <is>
-          <t>Switzerland-Liechtenstein</t>
+          <t>Switzerland</t>
         </is>
       </c>
       <c r="B677" s="0" t="inlineStr">
         <is>
           <t>G/MA/TAR/RS/68</t>
         </is>
       </c>
       <c r="C677" s="0"/>
       <c r="D677" s="0" t="inlineStr">
         <is>
           <t>2000-07-10</t>
         </is>
       </c>
       <c r="E677" s="0" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="0" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>