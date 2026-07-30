--- v0 (2026-05-07)
+++ v1 (2026-07-30)
@@ -2149,51 +2149,51 @@
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>Korea, Republic of</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Certified</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>Certified</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Certified</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>1980 Procedures (Within 3 Months)</t>
+          <t>Certified</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>Kuwait, the State of</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Certified</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Certified</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
@@ -3946,51 +3946,51 @@
           <t>The Separate Customs Territory of Taiwan, Penghu, Kinmen and Matsu (Chinese Taipei)</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>PA</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>Certified</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>1980 Procedures (Within 3 Months)</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>Certified</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>1980 Procedures (Within 3 Months)</t>
+          <t>Certified</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">